--- v0 (2026-05-17)
+++ v1 (2026-07-04)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XCVI сесія VIII скликання</t>
   </si>
   <si>
     <t>Острозька міська рада </t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Кирилюк Костянтин Миколайович</t>
   </si>
   <si>
     <t>Бондарчук Вадим Олександрович</t>
   </si>
   <si>
     <t>Вегнер Наталія Борисівна</t>
   </si>
   <si>
@@ -401,132 +401,201 @@
   <si>
     <t>24.04.26  11:52:43</t>
   </si>
   <si>
     <t>24.04.26  11:56:37</t>
   </si>
   <si>
     <t>За: 4</t>
   </si>
   <si>
     <t>Утримались: 16</t>
   </si>
   <si>
     <t>24.04.26  11:57:25</t>
   </si>
   <si>
     <t>24.04.26  11:58:10</t>
   </si>
   <si>
     <t>24.04.26  11:58:57</t>
   </si>
   <si>
     <t>24.04.26  11:59:35</t>
   </si>
   <si>
-    <t>За: 57</t>
+    <t>24.04.26  12:00:21</t>
+  </si>
+  <si>
+    <t>24.04.26  12:01:07</t>
+  </si>
+  <si>
+    <t>24.04.26  12:01:47</t>
+  </si>
+  <si>
+    <t>24.04.26  12:02:24</t>
+  </si>
+  <si>
+    <t>24.04.26  12:03:00</t>
+  </si>
+  <si>
+    <t>24.04.26  12:03:41</t>
+  </si>
+  <si>
+    <t>24.04.26  12:04:24</t>
+  </si>
+  <si>
+    <t>24.04.26  12:04:59</t>
+  </si>
+  <si>
+    <t>24.04.26  12:05:49</t>
+  </si>
+  <si>
+    <t>24.04.26  12:07:09</t>
+  </si>
+  <si>
+    <t>24.04.26  12:07:51</t>
+  </si>
+  <si>
+    <t>24.04.26  12:08:37</t>
+  </si>
+  <si>
+    <t>24.04.26  12:09:30</t>
+  </si>
+  <si>
+    <t>24.04.26  12:10:17</t>
+  </si>
+  <si>
+    <t>24.04.26  12:11:29</t>
+  </si>
+  <si>
+    <t>24.04.26  12:13:16</t>
+  </si>
+  <si>
+    <t>24.04.26  12:13:56</t>
+  </si>
+  <si>
+    <t>24.04.26  12:14:40</t>
+  </si>
+  <si>
+    <t>24.04.26  12:15:39</t>
+  </si>
+  <si>
+    <t>24.04.26  12:16:22</t>
+  </si>
+  <si>
+    <t>24.04.26  12:16:56</t>
+  </si>
+  <si>
+    <t>24.04.26  12:17:45</t>
+  </si>
+  <si>
+    <t>За: 79</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
-    <t>За: 58</t>
-[...5 lines deleted...]
-    <t>За: 51</t>
+    <t>За: 80</t>
+  </si>
+  <si>
+    <t>За: 76</t>
+  </si>
+  <si>
+    <t>За: 73</t>
   </si>
   <si>
     <t>За: 42</t>
   </si>
   <si>
-    <t>За: 56</t>
-[...5 lines deleted...]
-    <t>За: 55</t>
+    <t>За: 78</t>
+  </si>
+  <si>
+    <t>За: 74</t>
+  </si>
+  <si>
+    <t>За: 72</t>
+  </si>
+  <si>
+    <t>За: 77</t>
+  </si>
+  <si>
+    <t>За: 75</t>
   </si>
   <si>
     <t>За: 46</t>
   </si>
   <si>
-    <t>За: 59</t>
-[...4 lines deleted...]
-  <si>
     <t>Проти: 2</t>
   </si>
   <si>
     <t>Утр.: 2</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
     <t>Утр.: 3</t>
   </si>
   <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
+    <t>Не голос.: 2</t>
+  </si>
+  <si>
+    <t>Не голос.: 6</t>
+  </si>
+  <si>
     <t>Не голос.: 1</t>
   </si>
   <si>
-    <t>Не голос.: 6</t>
-[...1 lines deleted...]
-  <si>
     <t>Не голос.: 7</t>
   </si>
   <si>
-    <t>Не голос.: 2</t>
-[...2 lines deleted...]
-    <t>Не голос.: 12</t>
+    <t>Не голос.: 34</t>
   </si>
   <si>
     <t>Не голос.: 4</t>
   </si>
   <si>
+    <t>Не голос.: 5</t>
+  </si>
+  <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
-    <t>Відсут.: 59</t>
+    <t>Відсут.: 81</t>
   </si>
   <si>
     <t>Відсут.: 3</t>
   </si>
   <si>
-    <t>Відсут.: 17</t>
+    <t>Відсут.: 39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -551,51 +620,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AP65"/>
+  <dimension ref="A1:AP87"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -8376,607 +8445,3467 @@
         <v>47</v>
       </c>
       <c r="AJ60" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AK60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL60" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AM60" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61"/>
-[...7 lines deleted...]
-      <c r="I61" t="s">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" t="s">
         <v>130</v>
       </c>
-      <c r="J61" t="s">
-[...96 lines deleted...]
-        <v>131</v>
+      <c r="C61" t="inlineStr" s="4">
+        <is>
+          <t>670Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельних ділянок в оренду для городництва орієтовними площами 0,06 га та 0,10 га в м. Острог гр. Грицюк Наталії</t>
+        </is>
+      </c>
+      <c r="D61" t="s">
+        <v>56</v>
+      </c>
+      <c r="E61" t="s">
+        <v>41</v>
+      </c>
+      <c r="F61" t="s">
+        <v>72</v>
+      </c>
+      <c r="G61" t="s">
+        <v>43</v>
+      </c>
+      <c r="H61" t="s">
+        <v>44</v>
+      </c>
+      <c r="I61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI61" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL61" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM61" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AN61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO61" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP61" t="s" s="5">
+        <v>46</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62"/>
-[...7 lines deleted...]
-      <c r="I62" t="s">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" t="s">
+        <v>131</v>
+      </c>
+      <c r="C62" t="inlineStr" s="4">
+        <is>
+          <t>671Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в оренду для городництва орієтовною площею 0,60 га за межами населених пунктів Сіянцівського</t>
+        </is>
+      </c>
+      <c r="D62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E62" t="s">
+        <v>41</v>
+      </c>
+      <c r="F62" t="s">
+        <v>72</v>
+      </c>
+      <c r="G62" t="s">
         <v>43</v>
       </c>
-      <c r="J62" t="s">
-[...96 lines deleted...]
-        <v>43</v>
+      <c r="H62" t="s">
+        <v>44</v>
+      </c>
+      <c r="I62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AF62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI62" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM62" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO62" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP62" t="s" s="5">
+        <v>46</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63"/>
-[...107 lines deleted...]
-        <v>144</v>
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" t="inlineStr" s="4">
+        <is>
+          <t>672Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в оренду для городництва орієтовною площею 0,60 га за межами населених пунктів Сіянцівського</t>
+        </is>
+      </c>
+      <c r="D63" t="s">
+        <v>56</v>
+      </c>
+      <c r="E63" t="s">
+        <v>41</v>
+      </c>
+      <c r="F63" t="s">
+        <v>72</v>
+      </c>
+      <c r="G63" t="s">
+        <v>43</v>
+      </c>
+      <c r="H63" t="s">
+        <v>44</v>
+      </c>
+      <c r="I63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AF63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI63" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM63" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO63" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP63" t="s" s="5">
+        <v>46</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64"/>
-[...107 lines deleted...]
-        <v>147</v>
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" t="inlineStr" s="4">
+        <is>
+          <t>673Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в оренду для городництва орієтовною площею 0,60 га за межами населених пунктів Сіянцівського</t>
+        </is>
+      </c>
+      <c r="D64" t="s">
+        <v>56</v>
+      </c>
+      <c r="E64" t="s">
+        <v>41</v>
+      </c>
+      <c r="F64" t="s">
+        <v>72</v>
+      </c>
+      <c r="G64" t="s">
+        <v>43</v>
+      </c>
+      <c r="H64" t="s">
+        <v>44</v>
+      </c>
+      <c r="I64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AF64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI64" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM64" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO64" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP64" t="s" s="5">
+        <v>46</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65"/>
-[...7 lines deleted...]
-      <c r="I65" t="s">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" t="inlineStr" s="4">
+        <is>
+          <t>674Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельних ділянок в оренду для городництва загальною орієтовною площею 0,60 га за межами населених пунктів</t>
+        </is>
+      </c>
+      <c r="D65" t="s">
+        <v>56</v>
+      </c>
+      <c r="E65" t="s">
+        <v>41</v>
+      </c>
+      <c r="F65" t="s">
+        <v>68</v>
+      </c>
+      <c r="G65" t="s">
+        <v>43</v>
+      </c>
+      <c r="H65" t="s">
+        <v>44</v>
+      </c>
+      <c r="I65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI65" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM65" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO65" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP65" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="s">
+        <v>135</v>
+      </c>
+      <c r="C66" t="inlineStr" s="4">
+        <is>
+          <t>675Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельних ділянок в оренду для городництва загальною орієтовною площею 0,60 га за межами населених пунктів</t>
+        </is>
+      </c>
+      <c r="D66" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66" t="s">
+        <v>41</v>
+      </c>
+      <c r="F66" t="s">
+        <v>72</v>
+      </c>
+      <c r="G66" t="s">
+        <v>43</v>
+      </c>
+      <c r="H66" t="s">
+        <v>44</v>
+      </c>
+      <c r="I66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC66" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AD66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI66" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM66" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO66" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP66" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" t="inlineStr" s="4">
+        <is>
+          <t>676Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в оренду для городництва орієтовною площею 0,12 га за межами населених пунктів Вельбівненського</t>
+        </is>
+      </c>
+      <c r="D67" t="s">
+        <v>56</v>
+      </c>
+      <c r="E67" t="s">
+        <v>41</v>
+      </c>
+      <c r="F67" t="s">
+        <v>68</v>
+      </c>
+      <c r="G67" t="s">
+        <v>43</v>
+      </c>
+      <c r="H67" t="s">
+        <v>44</v>
+      </c>
+      <c r="I67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI67" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM67" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO67" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP67" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="s">
+        <v>137</v>
+      </c>
+      <c r="C68" t="inlineStr" s="4">
+        <is>
+          <t>677Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в оренду для городництва орієтовною площею 0,008 га в с. Оженин, вул. Набережна гр. Шумелянко Раїсі</t>
+        </is>
+      </c>
+      <c r="D68" t="s">
+        <v>56</v>
+      </c>
+      <c r="E68" t="s">
+        <v>41</v>
+      </c>
+      <c r="F68" t="s">
+        <v>72</v>
+      </c>
+      <c r="G68" t="s">
+        <v>43</v>
+      </c>
+      <c r="H68" t="s">
+        <v>44</v>
+      </c>
+      <c r="I68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI68" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL68" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AM68" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO68" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP68" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" t="inlineStr" s="4">
+        <is>
+          <t>678Про затвердження проєкту землеустрою щодо відведення земельної ділянки площею 0,1800 га в оренду та передачу земельної ділянки в оренду для городництва гр. Яніцькому Ігорю Олександровичу</t>
+        </is>
+      </c>
+      <c r="D69" t="s">
+        <v>56</v>
+      </c>
+      <c r="E69" t="s">
+        <v>41</v>
+      </c>
+      <c r="F69" t="s">
+        <v>72</v>
+      </c>
+      <c r="G69" t="s">
+        <v>43</v>
+      </c>
+      <c r="H69" t="s">
+        <v>44</v>
+      </c>
+      <c r="I69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI69" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL69" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AM69" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO69" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP69" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
+        <v>139</v>
+      </c>
+      <c r="C70" t="inlineStr" s="4">
+        <is>
+          <t>679Про затвердження проєктів землеустрою щодо відведення земельних ділянок у разі зміни їх цільового призначення на території Острозької міської територіальної громади Рівненського району</t>
+        </is>
+      </c>
+      <c r="D70" t="s">
+        <v>56</v>
+      </c>
+      <c r="E70" t="s">
+        <v>41</v>
+      </c>
+      <c r="F70" t="s">
+        <v>68</v>
+      </c>
+      <c r="G70" t="s">
+        <v>43</v>
+      </c>
+      <c r="H70" t="s">
+        <v>44</v>
+      </c>
+      <c r="I70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI70" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM70" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO70" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP70" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
+        <v>140</v>
+      </c>
+      <c r="C71" t="inlineStr" s="4">
+        <is>
+          <t>680Про затвердження проєкту землеустрою щодо відведення земельної ділянки площею 1,2911 га, у разі зміни її цільового призначення в с. Шлях (Верхівський старостинський округ) ТОВ «МЕТАГРО»</t>
+        </is>
+      </c>
+      <c r="D71" t="s">
+        <v>56</v>
+      </c>
+      <c r="E71" t="s">
+        <v>41</v>
+      </c>
+      <c r="F71" t="s">
+        <v>68</v>
+      </c>
+      <c r="G71" t="s">
+        <v>43</v>
+      </c>
+      <c r="H71" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI71" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM71" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO71" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP71" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
+        <v>141</v>
+      </c>
+      <c r="C72" t="inlineStr" s="4">
+        <is>
+          <t>681Про затвердження звіту про експертну грошову оцінку та продаж земельної ділянки площею 0,0715 га несільськогосподарського призначення для будівництва та обслуговування будівель торгівлі в</t>
+        </is>
+      </c>
+      <c r="D72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E72" t="s">
+        <v>41</v>
+      </c>
+      <c r="F72" t="s">
+        <v>117</v>
+      </c>
+      <c r="G72" t="s">
+        <v>43</v>
+      </c>
+      <c r="H72" t="s">
+        <v>44</v>
+      </c>
+      <c r="I72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M72" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="N72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI72" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ72" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AK72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM72" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO72" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP72" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>142</v>
+      </c>
+      <c r="C73" t="inlineStr" s="4">
+        <is>
+          <t>682Про передачу в постійне користування земельної ділянки площею 0,1714 га для будівництва та обслуговування будівель закладів освіти в с. Межиріч, вул. Містечко, 42 Управлінню освіти, молоді та</t>
+        </is>
+      </c>
+      <c r="D73" t="s">
+        <v>56</v>
+      </c>
+      <c r="E73" t="s">
+        <v>41</v>
+      </c>
+      <c r="F73" t="s">
+        <v>72</v>
+      </c>
+      <c r="G73" t="s">
+        <v>43</v>
+      </c>
+      <c r="H73" t="s">
+        <v>44</v>
+      </c>
+      <c r="I73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI73" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ73" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AK73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM73" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO73" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP73" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>143</v>
+      </c>
+      <c r="C74" t="inlineStr" s="4">
+        <is>
+          <t>683Про передачу земельної ділянки комунальної власності в оренду для ведення особистого селянського господарства площею 0,3269 га в с. Почапки (Почапківський старостинський округ) гр. Поліщук</t>
+        </is>
+      </c>
+      <c r="D74" t="s">
+        <v>56</v>
+      </c>
+      <c r="E74" t="s">
+        <v>41</v>
+      </c>
+      <c r="F74" t="s">
+        <v>117</v>
+      </c>
+      <c r="G74" t="s">
+        <v>43</v>
+      </c>
+      <c r="H74" t="s">
+        <v>44</v>
+      </c>
+      <c r="I74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC74" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AD74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI74" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ74" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AK74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM74" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO74" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP74" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>144</v>
+      </c>
+      <c r="C75" t="inlineStr" s="4">
+        <is>
+          <t>684Про передачу земельної ділянки комунальної власності в оренду для будівництва та обслуговування будівель торгівлі площею 0,0853 га в м. Острог, вул. Східна, 2, АТ КБ «ПриватБанк», ТОВ</t>
+        </is>
+      </c>
+      <c r="D75" t="s">
+        <v>56</v>
+      </c>
+      <c r="E75" t="s">
+        <v>41</v>
+      </c>
+      <c r="F75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G75" t="s">
+        <v>43</v>
+      </c>
+      <c r="H75" t="s">
+        <v>44</v>
+      </c>
+      <c r="I75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI75" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM75" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO75" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP75" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>145</v>
+      </c>
+      <c r="C76" t="inlineStr" s="4">
+        <is>
+          <t>685Про внесення змін до договору оренди землі від 20.06.2007 року на земельну ділянку площею 2,0000 га кадастровий номер 5624286000:08:002:0417 за межами населених пунктів Новородчицького старостинського</t>
+        </is>
+      </c>
+      <c r="D76" t="s">
+        <v>56</v>
+      </c>
+      <c r="E76" t="s">
+        <v>41</v>
+      </c>
+      <c r="F76" t="s">
+        <v>68</v>
+      </c>
+      <c r="G76" t="s">
+        <v>43</v>
+      </c>
+      <c r="H76" t="s">
+        <v>44</v>
+      </c>
+      <c r="I76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI76" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM76" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO76" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP76" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>146</v>
+      </c>
+      <c r="C77" t="inlineStr" s="4">
+        <is>
+          <t>686Про припинення права оренди земельної ділянки комунальної власності площею 0,1247 га для ведення особистого селянського господарства в м. Острог, вул. Слобідська, 26-в з гр. Абрамовичем</t>
+        </is>
+      </c>
+      <c r="D77" t="s">
+        <v>56</v>
+      </c>
+      <c r="E77" t="s">
+        <v>41</v>
+      </c>
+      <c r="F77" t="s">
+        <v>68</v>
+      </c>
+      <c r="G77" t="s">
+        <v>43</v>
+      </c>
+      <c r="H77" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI77" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM77" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO77" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP77" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>147</v>
+      </c>
+      <c r="C78" t="inlineStr" s="4">
+        <is>
+          <t>687Про припинення права оренди земельної ділянки комунальної власності для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка)площею 0,2071 га в</t>
+        </is>
+      </c>
+      <c r="D78" t="s">
+        <v>56</v>
+      </c>
+      <c r="E78" t="s">
+        <v>41</v>
+      </c>
+      <c r="F78" t="s">
+        <v>72</v>
+      </c>
+      <c r="G78" t="s">
+        <v>43</v>
+      </c>
+      <c r="H78" t="s">
+        <v>44</v>
+      </c>
+      <c r="I78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF78" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AG78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI78" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM78" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO78" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP78" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>148</v>
+      </c>
+      <c r="C79" t="inlineStr" s="4">
+        <is>
+          <t>688Про передачу безоплатно у власність земельної ділянки для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) площею 0,2071 га в с. Болотківці,</t>
+        </is>
+      </c>
+      <c r="D79" t="s">
+        <v>56</v>
+      </c>
+      <c r="E79" t="s">
+        <v>41</v>
+      </c>
+      <c r="F79" t="s">
+        <v>72</v>
+      </c>
+      <c r="G79" t="s">
+        <v>43</v>
+      </c>
+      <c r="H79" t="s">
+        <v>44</v>
+      </c>
+      <c r="I79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W79" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="X79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI79" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM79" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO79" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP79" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
+        <v>149</v>
+      </c>
+      <c r="C80" t="inlineStr" s="4">
+        <is>
+          <t>689Про відмову у наданні дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в оренду для городництва орієнтовною площею 0,20 га в м. Острог гр. Макарук Катерині</t>
+        </is>
+      </c>
+      <c r="D80" t="s">
+        <v>56</v>
+      </c>
+      <c r="E80" t="s">
+        <v>41</v>
+      </c>
+      <c r="F80" t="s">
+        <v>68</v>
+      </c>
+      <c r="G80" t="s">
+        <v>43</v>
+      </c>
+      <c r="H80" t="s">
+        <v>44</v>
+      </c>
+      <c r="I80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI80" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM80" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO80" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP80" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>150</v>
+      </c>
+      <c r="C81" t="inlineStr" s="4">
+        <is>
+          <t>690Про відмову у наданні дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в оренду для сінокосіння та випасання худоби орієнтовною площею 0,30 га в с. Мощаниця</t>
+        </is>
+      </c>
+      <c r="D81" t="s">
+        <v>56</v>
+      </c>
+      <c r="E81" t="s">
+        <v>41</v>
+      </c>
+      <c r="F81" t="s">
+        <v>68</v>
+      </c>
+      <c r="G81" t="s">
+        <v>43</v>
+      </c>
+      <c r="H81" t="s">
+        <v>44</v>
+      </c>
+      <c r="I81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI81" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM81" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO81" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP81" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>151</v>
+      </c>
+      <c r="C82" t="inlineStr" s="4">
+        <is>
+          <t>691Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення особистого селянського господарства</t>
+        </is>
+      </c>
+      <c r="D82" t="s">
+        <v>56</v>
+      </c>
+      <c r="E82" t="s">
+        <v>41</v>
+      </c>
+      <c r="F82" t="s">
+        <v>117</v>
+      </c>
+      <c r="G82" t="s">
+        <v>43</v>
+      </c>
+      <c r="H82" t="s">
+        <v>69</v>
+      </c>
+      <c r="I82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="J82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="K82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="L82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="M82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="N82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="P82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="R82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="T82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="U82" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="V82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="W82" t="s" s="5">
+        <v>70</v>
+      </c>
+      <c r="X82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="Z82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AE82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AI82" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AJ82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AK82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AL82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AM82" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AN82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AO82" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AP82" t="s" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83"/>
+      <c r="B83"/>
+      <c r="C83"/>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83"/>
+      <c r="I83" t="s">
+        <v>152</v>
+      </c>
+      <c r="J83" t="s">
+        <v>153</v>
+      </c>
+      <c r="K83" t="s">
         <v>154</v>
       </c>
-      <c r="J65" t="s">
+      <c r="L83" t="s">
+        <v>153</v>
+      </c>
+      <c r="M83" t="s">
+        <v>152</v>
+      </c>
+      <c r="N83" t="s">
         <v>155</v>
       </c>
-      <c r="K65" t="s">
-[...8 lines deleted...]
-      <c r="N65" t="s">
+      <c r="O83" t="s">
+        <v>153</v>
+      </c>
+      <c r="P83" t="s">
         <v>156</v>
       </c>
-      <c r="O65" t="s">
-[...11 lines deleted...]
-      <c r="S65" t="s">
+      <c r="Q83" t="s">
+        <v>153</v>
+      </c>
+      <c r="R83" t="s">
+        <v>152</v>
+      </c>
+      <c r="S83" t="s">
         <v>157</v>
       </c>
-      <c r="T65" t="s">
-[...66 lines deleted...]
-        <v>155</v>
+      <c r="T83" t="s">
+        <v>158</v>
+      </c>
+      <c r="U83" t="s">
+        <v>152</v>
+      </c>
+      <c r="V83" t="s">
+        <v>153</v>
+      </c>
+      <c r="W83" t="s">
+        <v>159</v>
+      </c>
+      <c r="X83" t="s">
+        <v>160</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>153</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>158</v>
+      </c>
+      <c r="AA83" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB83" t="s">
+        <v>158</v>
+      </c>
+      <c r="AC83" t="s">
+        <v>161</v>
+      </c>
+      <c r="AD83" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE83" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF83" t="s">
+        <v>161</v>
+      </c>
+      <c r="AG83" t="s">
+        <v>152</v>
+      </c>
+      <c r="AH83" t="s">
+        <v>161</v>
+      </c>
+      <c r="AI83" t="s">
+        <v>163</v>
+      </c>
+      <c r="AJ83" t="s">
+        <v>162</v>
+      </c>
+      <c r="AK83" t="s">
+        <v>153</v>
+      </c>
+      <c r="AL83" t="s">
+        <v>152</v>
+      </c>
+      <c r="AM83" t="s">
+        <v>159</v>
+      </c>
+      <c r="AN83" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO83" t="s">
+        <v>153</v>
+      </c>
+      <c r="AP83" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84"/>
+      <c r="B84"/>
+      <c r="C84"/>
+      <c r="D84"/>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84"/>
+      <c r="I84" t="s">
+        <v>43</v>
+      </c>
+      <c r="J84" t="s">
+        <v>43</v>
+      </c>
+      <c r="K84" t="s">
+        <v>43</v>
+      </c>
+      <c r="L84" t="s">
+        <v>43</v>
+      </c>
+      <c r="M84" t="s">
+        <v>43</v>
+      </c>
+      <c r="N84" t="s">
+        <v>43</v>
+      </c>
+      <c r="O84" t="s">
+        <v>43</v>
+      </c>
+      <c r="P84" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>43</v>
+      </c>
+      <c r="R84" t="s">
+        <v>43</v>
+      </c>
+      <c r="S84" t="s">
+        <v>43</v>
+      </c>
+      <c r="T84" t="s">
+        <v>43</v>
+      </c>
+      <c r="U84" t="s">
+        <v>43</v>
+      </c>
+      <c r="V84" t="s">
+        <v>43</v>
+      </c>
+      <c r="W84" t="s">
+        <v>164</v>
+      </c>
+      <c r="X84" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AI84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AL84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AM84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AN84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AO84" t="s">
+        <v>43</v>
+      </c>
+      <c r="AP84" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85"/>
+      <c r="B85"/>
+      <c r="C85"/>
+      <c r="D85"/>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
+      <c r="H85"/>
+      <c r="I85" t="s">
+        <v>165</v>
+      </c>
+      <c r="J85" t="s">
+        <v>166</v>
+      </c>
+      <c r="K85" t="s">
+        <v>167</v>
+      </c>
+      <c r="L85" t="s">
+        <v>166</v>
+      </c>
+      <c r="M85" t="s">
+        <v>166</v>
+      </c>
+      <c r="N85" t="s">
+        <v>165</v>
+      </c>
+      <c r="O85" t="s">
+        <v>166</v>
+      </c>
+      <c r="P85" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>166</v>
+      </c>
+      <c r="R85" t="s">
+        <v>167</v>
+      </c>
+      <c r="S85" t="s">
+        <v>166</v>
+      </c>
+      <c r="T85" t="s">
+        <v>165</v>
+      </c>
+      <c r="U85" t="s">
+        <v>167</v>
+      </c>
+      <c r="V85" t="s">
+        <v>166</v>
+      </c>
+      <c r="W85" t="s">
+        <v>168</v>
+      </c>
+      <c r="X85" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>166</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>168</v>
+      </c>
+      <c r="AA85" t="s">
+        <v>166</v>
+      </c>
+      <c r="AB85" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC85" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD85" t="s">
+        <v>166</v>
+      </c>
+      <c r="AE85" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF85" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG85" t="s">
+        <v>165</v>
+      </c>
+      <c r="AH85" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI85" t="s">
+        <v>167</v>
+      </c>
+      <c r="AJ85" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK85" t="s">
+        <v>166</v>
+      </c>
+      <c r="AL85" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM85" t="s">
+        <v>165</v>
+      </c>
+      <c r="AN85" t="s">
+        <v>166</v>
+      </c>
+      <c r="AO85" t="s">
+        <v>166</v>
+      </c>
+      <c r="AP85" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86"/>
+      <c r="B86"/>
+      <c r="C86"/>
+      <c r="D86"/>
+      <c r="E86"/>
+      <c r="F86"/>
+      <c r="G86"/>
+      <c r="H86"/>
+      <c r="I86" t="s">
+        <v>169</v>
+      </c>
+      <c r="J86" t="s">
+        <v>169</v>
+      </c>
+      <c r="K86" t="s">
+        <v>169</v>
+      </c>
+      <c r="L86" t="s">
+        <v>169</v>
+      </c>
+      <c r="M86" t="s">
+        <v>170</v>
+      </c>
+      <c r="N86" t="s">
+        <v>169</v>
+      </c>
+      <c r="O86" t="s">
+        <v>169</v>
+      </c>
+      <c r="P86" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>169</v>
+      </c>
+      <c r="R86" t="s">
+        <v>172</v>
+      </c>
+      <c r="S86" t="s">
+        <v>169</v>
+      </c>
+      <c r="T86" t="s">
+        <v>172</v>
+      </c>
+      <c r="U86" t="s">
+        <v>172</v>
+      </c>
+      <c r="V86" t="s">
+        <v>169</v>
+      </c>
+      <c r="W86" t="s">
+        <v>170</v>
+      </c>
+      <c r="X86" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>169</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>169</v>
+      </c>
+      <c r="AA86" t="s">
+        <v>169</v>
+      </c>
+      <c r="AB86" t="s">
+        <v>169</v>
+      </c>
+      <c r="AC86" t="s">
+        <v>170</v>
+      </c>
+      <c r="AD86" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE86" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF86" t="s">
+        <v>170</v>
+      </c>
+      <c r="AG86" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH86" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI86" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ86" t="s">
+        <v>175</v>
+      </c>
+      <c r="AK86" t="s">
+        <v>169</v>
+      </c>
+      <c r="AL86" t="s">
+        <v>170</v>
+      </c>
+      <c r="AM86" t="s">
+        <v>176</v>
+      </c>
+      <c r="AN86" t="s">
+        <v>169</v>
+      </c>
+      <c r="AO86" t="s">
+        <v>169</v>
+      </c>
+      <c r="AP86" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87"/>
+      <c r="B87"/>
+      <c r="C87"/>
+      <c r="D87"/>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
+      <c r="H87"/>
+      <c r="I87" t="s">
+        <v>177</v>
+      </c>
+      <c r="J87" t="s">
+        <v>178</v>
+      </c>
+      <c r="K87" t="s">
+        <v>177</v>
+      </c>
+      <c r="L87" t="s">
+        <v>178</v>
+      </c>
+      <c r="M87" t="s">
+        <v>177</v>
+      </c>
+      <c r="N87" t="s">
+        <v>179</v>
+      </c>
+      <c r="O87" t="s">
+        <v>178</v>
+      </c>
+      <c r="P87" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>178</v>
+      </c>
+      <c r="R87" t="s">
+        <v>177</v>
+      </c>
+      <c r="S87" t="s">
+        <v>180</v>
+      </c>
+      <c r="T87" t="s">
+        <v>177</v>
+      </c>
+      <c r="U87" t="s">
+        <v>177</v>
+      </c>
+      <c r="V87" t="s">
+        <v>178</v>
+      </c>
+      <c r="W87" t="s">
+        <v>177</v>
+      </c>
+      <c r="X87" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>178</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AA87" t="s">
+        <v>178</v>
+      </c>
+      <c r="AB87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AC87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AD87" t="s">
+        <v>178</v>
+      </c>
+      <c r="AE87" t="s">
+        <v>179</v>
+      </c>
+      <c r="AF87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AI87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AJ87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AK87" t="s">
+        <v>178</v>
+      </c>
+      <c r="AL87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AM87" t="s">
+        <v>177</v>
+      </c>
+      <c r="AN87" t="s">
+        <v>178</v>
+      </c>
+      <c r="AO87" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP87" t="s">
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>